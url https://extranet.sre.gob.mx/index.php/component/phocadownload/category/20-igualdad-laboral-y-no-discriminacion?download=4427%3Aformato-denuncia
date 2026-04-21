--- v0 (2025-10-07)
+++ v1 (2026-04-21)
@@ -1,1902 +1,3526 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00E2163C" w:rsidRPr="001A435B" w:rsidRDefault="00E2163C" w:rsidP="00E2163C">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="2B0DACB2" w14:textId="77777777" w:rsidR="00415AD7" w:rsidRPr="00415AD7" w:rsidRDefault="00415AD7" w:rsidP="00415AD7">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
-[...8 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00415AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>FORMATO DE DENUNCIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46A7007B" w14:textId="77777777" w:rsidR="00415AD7" w:rsidRPr="00415AD7" w:rsidRDefault="00415AD7" w:rsidP="00415AD7">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
-[...8 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FCA4408" w14:textId="16249118" w:rsidR="00415AD7" w:rsidRPr="00415AD7" w:rsidRDefault="00415AD7" w:rsidP="00415AD7">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
-[...8 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00415AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>DENUNCIA POR ACTOS QUE POSIBLEMENTE CONSTITUYAN UN INCUMPLIMIENTO AL CÓDIGO DE ÉTICA E INTEGRIDAD PARA UN BUEN GOBIERNO EN LA ADMINISTRACIÓN PÚBLICA FEDERAL Y/O EL CÓDIGO DE CONDUCTA DE LA SECRETARÍA DE RELACIONES EXTERIORES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DA0961C" w14:textId="77777777" w:rsidR="00415AD7" w:rsidRPr="00415AD7" w:rsidRDefault="00415AD7" w:rsidP="00415AD7">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
-[...8 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74AB9AA4" w14:textId="77777777" w:rsidR="00415AD7" w:rsidRPr="00415AD7" w:rsidRDefault="00415AD7" w:rsidP="00415AD7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00415AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Comité de Ética de la Secretaría de Relaciones Exteriores.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DB4F3F5" w14:textId="77777777" w:rsidR="00415AD7" w:rsidRPr="00415AD7" w:rsidRDefault="00415AD7" w:rsidP="00415AD7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00415AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>P r e s e n t e</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61FFD2BF" w14:textId="77777777" w:rsidR="00415AD7" w:rsidRPr="00415AD7" w:rsidRDefault="00415AD7" w:rsidP="00415AD7">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E44D3F0" w14:textId="04E9A748" w:rsidR="00415AD7" w:rsidRPr="00415AD7" w:rsidRDefault="00415AD7" w:rsidP="00415AD7">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00415AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>(Nombre, y en su caso, cargo de la persona denunciante),</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> por mi propio derecho, y con fundamento en los numerales 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de los Lineamientos para la operación de los Comités de Ética de la Administración</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pública Federal, vengo a presentar denuncia por hechos que probablemente vulneran el </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Código de Ética e Integridad para un Buen Gobierno en la Administración Pública Federal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">y/o el </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ódigo de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">onducta </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>de la Secretaría de Relaciones Exteriores</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> designando como medio para recibir notificaciones la dirección de correo electrónico: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>(coloque su dirección de correo electrónico –institucional y personal-),</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y para el mismo fin, señalando como domicilio el ubicado en: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>(colocar la dirección de su domicilio)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> con el debido respeto comparezco para exponer:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21835CE8" w14:textId="77777777" w:rsidR="00415AD7" w:rsidRPr="00415AD7" w:rsidRDefault="00415AD7" w:rsidP="00415AD7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="478FE508" w14:textId="77777777" w:rsidR="00415AD7" w:rsidRPr="00415AD7" w:rsidRDefault="00415AD7" w:rsidP="00415AD7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00415AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Datos de identificación de la persona denunciada</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="765238F2" w14:textId="77777777" w:rsidR="00415AD7" w:rsidRPr="00415AD7" w:rsidRDefault="00415AD7" w:rsidP="00415AD7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B5FA256" w14:textId="77777777" w:rsidR="00415AD7" w:rsidRPr="00415AD7" w:rsidRDefault="00415AD7" w:rsidP="00415AD7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00415AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Nombre de la persona denunciada:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EE391FD" w14:textId="77777777" w:rsidR="00415AD7" w:rsidRPr="00415AD7" w:rsidRDefault="00415AD7" w:rsidP="00415AD7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B645B18" w14:textId="77777777" w:rsidR="00415AD7" w:rsidRPr="00415AD7" w:rsidRDefault="00415AD7" w:rsidP="00415AD7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00415AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>¿Conoce su puesto?    SÍ_           NO_                Nombre del puesto:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04078CCD" w14:textId="77777777" w:rsidR="00415AD7" w:rsidRPr="00415AD7" w:rsidRDefault="00415AD7" w:rsidP="00415AD7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30B1494C" w14:textId="0BBDF703" w:rsidR="00415AD7" w:rsidRPr="00415AD7" w:rsidRDefault="00415AD7" w:rsidP="00415AD7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00415AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="42148FE2" wp14:editId="6291BAF3">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>center</wp:align>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>11430</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5581650" cy="752475"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="28575"/>
+                <wp:wrapNone/>
+                <wp:docPr id="207804453" name="Cuadro de texto 9"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5581650" cy="752475"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:sysClr val="window" lastClr="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="0D57E5A1" w14:textId="77777777" w:rsidR="00415AD7" w:rsidRDefault="00415AD7" w:rsidP="00415AD7">
+                            <w:pPr>
+                              <w:pStyle w:val="Prrafodelista"/>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="0" w:right="49"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Geomanist Light" w:hAnsi="Geomanist Light" w:cs="Times New Roman"/>
+                                <w:bCs/>
+                                <w:kern w:val="0"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="001104D2" w14:textId="77777777" w:rsidR="00415AD7" w:rsidRDefault="00415AD7" w:rsidP="00415AD7">
+                            <w:pPr>
+                              <w:pStyle w:val="Prrafodelista"/>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="0" w:right="49"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                                <w:b/>
+                                <w:kern w:val="0"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                                <w:b/>
+                                <w:kern w:val="0"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                              <w:t>Coloque aquí cualquier otro dato de identificación de la persona denunciada.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="27F289AA" w14:textId="77777777" w:rsidR="00415AD7" w:rsidRDefault="00415AD7" w:rsidP="00415AD7"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="clip" horzOverflow="clip" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="42148FE2" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Cuadro de texto 9" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:.9pt;width:439.5pt;height:59.25pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDjks1ncQIAAPoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7INO4sQOXATuCgQ&#10;JAGSIGeaoiwC3ErSltyv7yPlOE7SU1EdKA5nOMubN7y86rUiW+GDtKai45MRJcJwW0uzrujz0/Lb&#10;OSUhMlMzZY2o6E4EejX/+uWyc6WY2NaqWngCJyaUnatoG6MriyLwVmgWTqwTBsrGes0iRL8uas86&#10;eNeqmIxGp0Vnfe285SIEnN4MSjrP/ptG8HjfNEFEoiqK3GJefV5XaS3ml6xce+ZayfdpsH/IQjNp&#10;EPTg6oZFRjZefnKlJfc22CaecKsL2zSSi1wDqhmPPlTz2DInci0AJ7gDTOH/ueV320f34Ensv9se&#10;DUyAdC6UAYepnr7xOv2RKYEeEO4OsIk+Eo7D2ex8fDqDikN3NptMz2bJTfF22/kQfwirSdpU1KMt&#10;GS22vQ1xMH01ScGCVbJeSqWysAvXypMtQwfR+Np2lCgWIg4ruszfPtq7a8qQDvVcjHJiDNRqFIvI&#10;Ubu6osGsKWFqDc7y6HMu726HT0GfUO1R4FH+/hY4FXLDQjtknL0mM1ZqGUF1JXVFz49vK5O0IpN1&#10;D8dbB9Iu9qt+35aVrXfolrcDkYPjS4l4t8DjgXkwF13ANMZ7LI2yQIAr6Shprf/98SzZgUjQUNJh&#10;AoDKrw3zAlX+NKDYxXg6hbuYhensbALBH2tWxxqz0dcWLRpj3h3P22Qf1eu28Va/YFgXKSpUzHDE&#10;rihQHbbXcZhLDDsXi0U2wpA4Fm/No+PJdQIq4fvUvzDv9myK6MydfZ0VVn4g1WCbbhq72ETbyMy4&#10;BOyAJpiaBAxY5uz+MUgTfCxnq7cna/4HAAD//wMAUEsDBBQABgAIAAAAIQDxSbEV2wAAAAYBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjcWMrGR1eaTtMQAglpEmO7e43XVjROlWRb&#10;+feYExwfv9brx+VidL06UYidZwO3kwwUce1tx42B7efLTQ4qJmSLvWcy8E0RFtXlRYmF9Wf+oNMm&#10;NUpKOBZooE1pKLSOdUsO48QPxJIdfHCYBEOjbcCzlLteT7PsQTvsWC60ONCqpfprc3QG+LCbvXbL&#10;1ftbGId1fvccd/fr2pjrq3H5BCrRmP6W4Vdf1KESp70/so2qNyCPJJmKvoT541x4LzzNZqCrUv/X&#10;r34AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA45LNZ3ECAAD6BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA8UmxFdsAAAAGAQAADwAAAAAAAAAA&#10;AAAAAADLBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;" fillcolor="window" strokecolor="windowText" strokeweight="1.5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="0D57E5A1" w14:textId="77777777" w:rsidR="00415AD7" w:rsidRDefault="00415AD7" w:rsidP="00415AD7">
+                      <w:pPr>
+                        <w:pStyle w:val="Prrafodelista"/>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:left="0" w:right="49"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Geomanist Light" w:hAnsi="Geomanist Light" w:cs="Times New Roman"/>
+                          <w:bCs/>
+                          <w:kern w:val="0"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="001104D2" w14:textId="77777777" w:rsidR="00415AD7" w:rsidRDefault="00415AD7" w:rsidP="00415AD7">
+                      <w:pPr>
+                        <w:pStyle w:val="Prrafodelista"/>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:left="0" w:right="49"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                          <w:b/>
+                          <w:kern w:val="0"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                          <w:b/>
+                          <w:kern w:val="0"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                        <w:t>Coloque aquí cualquier otro dato de identificación de la persona denunciada.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="27F289AA" w14:textId="77777777" w:rsidR="00415AD7" w:rsidRDefault="00415AD7" w:rsidP="00415AD7"/>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C55C4A0" w14:textId="77777777" w:rsidR="00415AD7" w:rsidRPr="00415AD7" w:rsidRDefault="00415AD7" w:rsidP="00415AD7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2164E3B3" w14:textId="77777777" w:rsidR="00415AD7" w:rsidRPr="00415AD7" w:rsidRDefault="00415AD7" w:rsidP="00415AD7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36801EFF" w14:textId="77777777" w:rsidR="00415AD7" w:rsidRPr="00415AD7" w:rsidRDefault="00415AD7" w:rsidP="00415AD7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C31F5B9" w14:textId="77777777" w:rsidR="00415AD7" w:rsidRPr="00415AD7" w:rsidRDefault="00415AD7" w:rsidP="00415AD7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53ACB949" w14:textId="77777777" w:rsidR="00415AD7" w:rsidRPr="00415AD7" w:rsidRDefault="00415AD7" w:rsidP="00415AD7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="244D01C2" w14:textId="77777777" w:rsidR="00415AD7" w:rsidRPr="00415AD7" w:rsidRDefault="00415AD7" w:rsidP="00415AD7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00415AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>¿Quiere que su denuncia sea anónima?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="394939F5" w14:textId="77777777" w:rsidR="00415AD7" w:rsidRPr="00415AD7" w:rsidRDefault="00415AD7" w:rsidP="00415AD7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4941349C" w14:textId="77777777" w:rsidR="00415AD7" w:rsidRPr="00415AD7" w:rsidRDefault="00415AD7" w:rsidP="00415AD7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00415AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Sí ___              No__</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="658C1EE2" w14:textId="77777777" w:rsidR="00415AD7" w:rsidRPr="00415AD7" w:rsidRDefault="00415AD7" w:rsidP="00415AD7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B89B89D" w14:textId="77777777" w:rsidR="00415AD7" w:rsidRPr="00415AD7" w:rsidRDefault="00415AD7" w:rsidP="00415AD7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00415AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Desea que se implementen medidas de protección a su favor? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D7C4A2E" w14:textId="77777777" w:rsidR="00415AD7" w:rsidRPr="00415AD7" w:rsidRDefault="00415AD7" w:rsidP="00415AD7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2436BD2D" w14:textId="77777777" w:rsidR="00415AD7" w:rsidRPr="00415AD7" w:rsidRDefault="00415AD7" w:rsidP="00415AD7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00415AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Sí ___              No__</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63042191" w14:textId="77777777" w:rsidR="00415AD7" w:rsidRPr="00415AD7" w:rsidRDefault="00415AD7" w:rsidP="00415AD7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="308896B0" w14:textId="77777777" w:rsidR="00415AD7" w:rsidRPr="00415AD7" w:rsidRDefault="00415AD7" w:rsidP="00415AD7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00415AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En caso afirmativo, señale cuáles: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03099DB5" w14:textId="77D41244" w:rsidR="00415AD7" w:rsidRPr="00415AD7" w:rsidRDefault="00415AD7" w:rsidP="00415AD7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00415AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="29E0A34D" wp14:editId="4F058BA1">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>right</wp:align>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>94615</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5581650" cy="700644"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="23495"/>
+                <wp:wrapNone/>
+                <wp:docPr id="2025189996" name="Cuadro de texto 8"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5581650" cy="700644"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:sysClr val="window" lastClr="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="3E623713" w14:textId="76315006" w:rsidR="00415AD7" w:rsidRPr="008F7C21" w:rsidRDefault="00415AD7" w:rsidP="008F7C21">
+                            <w:pPr>
+                              <w:pStyle w:val="Prrafodelista"/>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="0" w:right="49"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                                <w:b/>
+                                <w:kern w:val="0"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                                <w:b/>
+                                <w:kern w:val="0"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Coloque aquí las medidas de protección que estime necesarias para evitar represalias y/o perjuicios en contra de su persona, así como para procurar su integridad durante este procedimiento. </w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="clip" horzOverflow="clip" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="29E0A34D" id="Cuadro de texto 8" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:388.3pt;margin-top:7.45pt;width:439.5pt;height:55.15pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAV2/KIcwIAAAEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7IDO4sQOXATuCgQ&#10;JAGcIGeaoiwC3ErSltyv7yPlOE7SU1EdKA5nOMubN7y67rUiW+GDtKai45MRJcJwW0uzrujz0+Lb&#10;BSUhMlMzZY2o6E4Eej37+uWqc6U4ta1VtfAETkwoO1fRNkZXFkXgrdAsnFgnDJSN9ZpFiH5d1J51&#10;8K5VcToanRWd9bXzlosQcHo7KOks+28aweND0wQRiaoocot59XldpbWYXbFy7ZlrJd+nwf4hC82k&#10;QdCDq1sWGdl4+cmVltzbYJt4wq0ubNNILnINqGY8+lDNsmVO5FoATnAHmML/c8vvt0v36Ensv9se&#10;DUyAdC6UAYepnr7xOv2RKYEeEO4OsIk+Eo7D6fRifDaFikN3jqZMJslN8Xbb+RB/CKtJ2lTUoy0Z&#10;Lba9C3EwfTVJwYJVsl5IpbKwCzfKky1DB9H42naUKBYiDiu6yN8+2rtrypAO9VyOcmIM1GoUi8hR&#10;u7qiwawpYWoNzvLocy7vbodPQZ9Q7VHgUf7+FjgVcstCO2ScvSYzVmoZQXUldUUvjm8rk7Qik3UP&#10;x1sH0i72q55IZH3ozsrWOzTN24HPwfGFRNg7wPLIPAiMZmAo4wOWRlkAwZV0lLTW//54luzAJ2go&#10;6TAIAOfXhnmBYn8aMO1yPJnAXczCZHp+CsEfa1bHGrPRNxadGmPsHc/bZB/V67bxVr9gZucpKlTM&#10;cMSuKMAdtjdxGE/MPBfzeTbCrDgW78zS8eQ64ZVgfupfmHd7UkU06N6+jgwrP3BrsE03jZ1vom1k&#10;Jl7Cd0AThE0C5ixTd/8mpEE+lrPV28s1+wMAAP//AwBQSwMEFAAGAAgAAAAhAH5uUlHdAAAABwEA&#10;AA8AAABkcnMvZG93bnJldi54bWxMj8FuwjAMhu+TeIfIk3Yb6TrYStcUIRDapElIY+MeGtNWNE6V&#10;BOjeHnPajv5+6/fnYj7YTpzRh9aRgqdxAgKpcqalWsHP9/oxAxGiJqM7R6jgFwPMy9FdoXPjLvSF&#10;522sBZdQyLWCJsY+lzJUDVodxq5H4uzgvNWRR19L4/WFy20n0yR5kVa3xBca3eOyweq4PVkFdNg9&#10;v7eL5eeHH/pNNlmF3XRTKfVwPyzeQEQc4t8y3PRZHUp22rsTmSA6BfxIZDqZgeA0e50x2DNIpynI&#10;spD//csrAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABXb8ohzAgAAAQUAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAH5uUlHdAAAABwEAAA8AAAAA&#10;AAAAAAAAAAAAzQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADXBQAAAAA=&#10;" fillcolor="window" strokecolor="windowText" strokeweight="1.5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="3E623713" w14:textId="76315006" w:rsidR="00415AD7" w:rsidRPr="008F7C21" w:rsidRDefault="00415AD7" w:rsidP="008F7C21">
+                      <w:pPr>
+                        <w:pStyle w:val="Prrafodelista"/>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:left="0" w:right="49"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                          <w:b/>
+                          <w:kern w:val="0"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                          <w:b/>
+                          <w:kern w:val="0"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Coloque aquí las medidas de protección que estime necesarias para evitar represalias y/o perjuicios en contra de su persona, así como para procurar su integridad durante este procedimiento. </w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22F3CBF9" w14:textId="77777777" w:rsidR="00415AD7" w:rsidRPr="00415AD7" w:rsidRDefault="00415AD7" w:rsidP="00415AD7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DE4D12B" w14:textId="77777777" w:rsidR="00415AD7" w:rsidRPr="00415AD7" w:rsidRDefault="00415AD7" w:rsidP="00415AD7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E395AED" w14:textId="77777777" w:rsidR="00415AD7" w:rsidRPr="00415AD7" w:rsidRDefault="00415AD7" w:rsidP="00415AD7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09621D21" w14:textId="77777777" w:rsidR="00415AD7" w:rsidRPr="00415AD7" w:rsidRDefault="00415AD7" w:rsidP="00415AD7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1404251A" w14:textId="77777777" w:rsidR="00415AD7" w:rsidRPr="00415AD7" w:rsidRDefault="00415AD7" w:rsidP="00415AD7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E100D11" w14:textId="77777777" w:rsidR="00415AD7" w:rsidRPr="00415AD7" w:rsidRDefault="00415AD7" w:rsidP="00415AD7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48D22EF9" w14:textId="77777777" w:rsidR="00415AD7" w:rsidRPr="00415AD7" w:rsidRDefault="00415AD7" w:rsidP="00415AD7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00415AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Lo anterior obedece a los hechos siguientes:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4260F294" w14:textId="77777777" w:rsidR="00415AD7" w:rsidRPr="00415AD7" w:rsidRDefault="00415AD7" w:rsidP="00415AD7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C46F5BA" w14:textId="26E0E77B" w:rsidR="00415AD7" w:rsidRPr="00415AD7" w:rsidRDefault="00415AD7" w:rsidP="00415AD7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00415AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="29E57E6A" wp14:editId="4AB3EB67">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>right</wp:align>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>9525</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5581650" cy="866899"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="28575"/>
+                <wp:wrapNone/>
+                <wp:docPr id="2098604489" name="Cuadro de texto 7"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5581650" cy="866899"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:sysClr val="window" lastClr="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="4BEFB8F6" w14:textId="77777777" w:rsidR="00415AD7" w:rsidRDefault="00415AD7" w:rsidP="00415AD7">
+                            <w:pPr>
+                              <w:pStyle w:val="Prrafodelista"/>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="0" w:right="49"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                                <w:b/>
+                                <w:kern w:val="0"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                                <w:b/>
+                                <w:kern w:val="0"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Responda aquí las preguntas de la manera más clara posible ¿Cómo, </w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                                <w:b/>
+                                <w:kern w:val="0"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                              <w:t>cuándo y dónde sucedieron los hechos?</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                                <w:b/>
+                                <w:kern w:val="0"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> (recuerde que los hechos pueden acontecer dentro de las instalaciones del Ente Público, durante traslados, comisiones, convivencias, celebración de festividades, reuniones externas, entre otras).</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="469791FA" w14:textId="77777777" w:rsidR="00415AD7" w:rsidRDefault="00415AD7" w:rsidP="00415AD7"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="clip" horzOverflow="clip" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="29E57E6A" id="Cuadro de texto 7" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:388.3pt;margin-top:.75pt;width:439.5pt;height:68.25pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDOqYHgcwIAAAEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMtuGjEU3VfqP1jeNwMoUBhliGgiqkpR&#10;EimpsjYeD2PJr9qGGfr1PTYQSNJVVRbG9+H7OPfcubrutSJb4YO0pqLDiwElwnBbS7Ou6M/n5Zcp&#10;JSEyUzNljajoTgR6Pf/86apzpRjZ1qpaeIIgJpSdq2gboyuLIvBWaBYurBMGxsZ6zSJEvy5qzzpE&#10;16oYDQaTorO+dt5yEQK0t3sjnef4TSN4fGiaICJRFUVtMZ8+n6t0FvMrVq49c63khzLYP1ShmTRI&#10;+hrqlkVGNl5+CKUl9zbYJl5wqwvbNJKL3AO6GQ7edfPUMidyLwAnuFeYwv8Ly++3T+7Rk9h/sz0G&#10;mADpXCgDlKmfvvE6/aNSAjsg3L3CJvpIOJTj8XQ4GcPEYZtOJtPZLIUpTq+dD/G7sJqkS0U9xpLR&#10;Ytu7EPeuR5eULFgl66VUKgu7cKM82TJMEIOvbUeJYiFCWdFl/h2yvXmmDOnQz2yQC2OgVqNYRI3a&#10;1RUNZk0JU2twlkefa3nzOnxI+oxuzxIP8u9viVMjtyy0+4pz1OTGSi0jqK6kBkjnr5VJVpHJeoDj&#10;NIF0i/2qJxJVj1KgpFnZeoehebvnc3B8KZH2DrA8Mg8CYxhYyviAo1EWQHAlHSWt9b/f65If+AQL&#10;JR0WAeD82jAv0OwPA6bNhpeXCBezcDn+OoLgzy2rc4vZ6BuLSQ2x9o7na/KP6nhtvNUv2NlFygoT&#10;Mxy5Kwpw99ebuF9P7DwXi0V2wq44Fu/Mk+MpdMIrwfzcvzDvDqSKGNC9Pa4MK99xa++bXhq72ETb&#10;yEy8E5ogbBKwZ5m6h29CWuRzOXudvlzzPwAAAP//AwBQSwMEFAAGAAgAAAAhAKp244bbAAAABgEA&#10;AA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG4shTHoStNpGkIgIU1ibHev8dqKxqmS&#10;bCtvjznB8fNv/f5cLkbXqxOF2Hk2cDvJQBHX3nbcGNh+vtzkoGJCtth7JgPfFGFRXV6UWFh/5g86&#10;bVKjpIRjgQbalIZC61i35DBO/EAs2cEHh0kwNNoGPEu56/Vdlj1ohx3LhRYHWrVUf22OzgAfdtPX&#10;brl6fwvjsM7vn+Nutq6Nub4al0+gEo3pbxl+9UUdKnHa+yPbqHoD8kiS6QyUhPnjXHgvPM0z0FWp&#10;/+tXPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDOqYHgcwIAAAEFAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCqduOG2wAAAAYBAAAPAAAAAAAA&#10;AAAAAAAAAM0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA1QUAAAAA&#10;" fillcolor="window" strokecolor="windowText" strokeweight="1.5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="4BEFB8F6" w14:textId="77777777" w:rsidR="00415AD7" w:rsidRDefault="00415AD7" w:rsidP="00415AD7">
+                      <w:pPr>
+                        <w:pStyle w:val="Prrafodelista"/>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:left="0" w:right="49"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                          <w:b/>
+                          <w:kern w:val="0"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                          <w:b/>
+                          <w:kern w:val="0"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Responda aquí las preguntas de la manera más clara posible ¿Cómo, </w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramStart"/>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                          <w:b/>
+                          <w:kern w:val="0"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                        <w:t>cuándo y dónde sucedieron los hechos?</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramEnd"/>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                          <w:b/>
+                          <w:kern w:val="0"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> (recuerde que los hechos pueden acontecer dentro de las instalaciones del Ente Público, durante traslados, comisiones, convivencias, celebración de festividades, reuniones externas, entre otras).</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="469791FA" w14:textId="77777777" w:rsidR="00415AD7" w:rsidRDefault="00415AD7" w:rsidP="00415AD7"/>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="694DB1DE" w14:textId="77777777" w:rsidR="00415AD7" w:rsidRPr="00415AD7" w:rsidRDefault="00415AD7" w:rsidP="00415AD7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64AD6E8F" w14:textId="77777777" w:rsidR="00415AD7" w:rsidRPr="00415AD7" w:rsidRDefault="00415AD7" w:rsidP="00415AD7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C7746C7" w14:textId="77777777" w:rsidR="00415AD7" w:rsidRPr="00415AD7" w:rsidRDefault="00415AD7" w:rsidP="00415AD7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36E33089" w14:textId="77777777" w:rsidR="00415AD7" w:rsidRPr="00415AD7" w:rsidRDefault="00415AD7" w:rsidP="00415AD7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44C9D581" w14:textId="77777777" w:rsidR="00415AD7" w:rsidRPr="00415AD7" w:rsidRDefault="00415AD7" w:rsidP="00415AD7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E10989F" w14:textId="77777777" w:rsidR="00415AD7" w:rsidRPr="00415AD7" w:rsidRDefault="00415AD7" w:rsidP="00415AD7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18F47E32" w14:textId="77777777" w:rsidR="00415AD7" w:rsidRPr="00415AD7" w:rsidRDefault="00415AD7" w:rsidP="00415AD7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00415AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Con el objetivo de sustentar mi dicho expongo ante este Comité de Ética las siguientes pruebas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>(este requisito no es obligatorio para recibir y tramitar su denuncia).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7699F23E" w14:textId="77777777" w:rsidR="00415AD7" w:rsidRPr="00415AD7" w:rsidRDefault="00415AD7" w:rsidP="00415AD7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AEF2991" w14:textId="0BC12C67" w:rsidR="00415AD7" w:rsidRPr="00415AD7" w:rsidRDefault="00415AD7" w:rsidP="00415AD7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00415AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="642F803F" wp14:editId="565257F5">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>left</wp:align>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>75565</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5581650" cy="1235034"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="22860"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1453866138" name="Cuadro de texto 6"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5581650" cy="1235034"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:sysClr val="window" lastClr="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="79466C70" w14:textId="77777777" w:rsidR="00415AD7" w:rsidRDefault="00415AD7" w:rsidP="00415AD7">
+                            <w:pPr>
+                              <w:pStyle w:val="Prrafodelista"/>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="0" w:right="49"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                                <w:b/>
+                                <w:kern w:val="0"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                                <w:b/>
+                                <w:kern w:val="0"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                              <w:t>Enumere aquí las pruebas con las que quiere acompañar a su denuncia, es decir, cualquier documento en formato físico o electrónico, sean o no expedidos por una institución, tales como correos electrónicos, mensajes telefónicos, fotografías, videos, audios, cualquier tipo de análisis médico o psicológico, entre otros, o bien señale los nombres de uno o dos testigos(as) que coadyuven a sustentar su dicho.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="1DBB0724" w14:textId="77777777" w:rsidR="00415AD7" w:rsidRDefault="00415AD7" w:rsidP="00415AD7"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="clip" horzOverflow="clip" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="642F803F" id="Cuadro de texto 6" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:5.95pt;width:439.5pt;height:97.25pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBjFdxcdQIAAAIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMtOGzEU3VfqP1jel5mEhMKICUpBqSoh&#10;QIKKtePxZCz5VdvJTPr1PXYCCdBV1Swc34fv49xz5/Jq0IpshA/SmpqOTkpKhOG2kWZV059Piy/n&#10;lITITMOUNaKmWxHo1ezzp8veVWJsO6sa4QmCmFD1rqZdjK4qisA7oVk4sU4YGFvrNYsQ/apoPOsR&#10;XatiXJZnRW9947zlIgRob3ZGOsvx21bweN+2QUSiaoraYj59PpfpLGaXrFp55jrJ92Wwf6hCM2mQ&#10;9DXUDYuMrL38EEpL7m2wbTzhVhe2bSUXuQd0MyrfdfPYMSdyLwAnuFeYwv8Ly+82j+7Bkzh8swMG&#10;mADpXagClKmfofU6/aNSAjsg3L7CJoZIOJTT6fnobAoTh200Pp2Wp5MUpzg8dz7E78Jqki419ZhL&#10;hottbkPcub64pGzBKtkspFJZ2IZr5cmGYYSYfGN7ShQLEcqaLvJvn+3NM2VIj3IuylwZA7daxSKK&#10;1K6paTArSphagbQ8+lzLm9fhQ9IntHuUuMy/vyVOjdyw0O0qzlGTG6u0jOC6krqm58evlUlWkdm6&#10;h+MwgnSLw3IgElWfpkBJs7TNFlPzdkfo4PhCIu0tYHlgHgzGNLCV8R5HqyyA4Eo6Sjrrf7/XJT8Q&#10;ChZKemwCwPm1Zl6g2R8GVLsYTSYIF7MwmX4dQ/DHluWxxaz1tcWkRth7x/M1+Uf1cm291c9Y2nnK&#10;ChMzHLlrCnB31+u4208sPRfzeXbCsjgWb82j4yl0wivB/DQ8M+/2pIoY0J192RlWvePWzje9NHa+&#10;jraVmXgHNEHYJGDRMnX3H4W0ycdy9jp8umZ/AAAA//8DAFBLAwQUAAYACAAAACEAM4SjaN4AAAAH&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPzW7CMBCE75X6DtZW6q04/JSGEAchqopKSEilcDfxkkTE&#10;68g2kL4921N7nJnVzLf5oretuKIPjSMFw0ECAql0pqFKwf774yUFEaImo1tHqOAHAyyKx4dcZ8bd&#10;6Auvu1gJLqGQaQV1jF0mZShrtDoMXIfE2cl5qyNLX0nj9Y3LbStHSTKVVjfEC7XucFVjed5drAI6&#10;HcbrZrnafPq+26aT93B43ZZKPT/1yzmIiH38O4ZffEaHgpmO7kImiFYBPxLZHc5AcJq+zdg4Khgl&#10;0wnIIpf/+Ys7AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGMV3Fx1AgAAAgUAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADOEo2jeAAAABwEAAA8A&#10;AAAAAAAAAAAAAAAAzwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADaBQAAAAA=&#10;" fillcolor="window" strokecolor="windowText" strokeweight="1.5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="79466C70" w14:textId="77777777" w:rsidR="00415AD7" w:rsidRDefault="00415AD7" w:rsidP="00415AD7">
+                      <w:pPr>
+                        <w:pStyle w:val="Prrafodelista"/>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:left="0" w:right="49"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                          <w:b/>
+                          <w:kern w:val="0"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                          <w:b/>
+                          <w:kern w:val="0"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                        <w:t>Enumere aquí las pruebas con las que quiere acompañar a su denuncia, es decir, cualquier documento en formato físico o electrónico, sean o no expedidos por una institución, tales como correos electrónicos, mensajes telefónicos, fotografías, videos, audios, cualquier tipo de análisis médico o psicológico, entre otros, o bien señale los nombres de uno o dos testigos(as) que coadyuven a sustentar su dicho.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="1DBB0724" w14:textId="77777777" w:rsidR="00415AD7" w:rsidRDefault="00415AD7" w:rsidP="00415AD7"/>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="141A48AA" w14:textId="77777777" w:rsidR="00415AD7" w:rsidRPr="00415AD7" w:rsidRDefault="00415AD7" w:rsidP="00415AD7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F6262F2" w14:textId="77777777" w:rsidR="00415AD7" w:rsidRPr="00415AD7" w:rsidRDefault="00415AD7" w:rsidP="00415AD7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C7AB8CE" w14:textId="77777777" w:rsidR="00415AD7" w:rsidRPr="00415AD7" w:rsidRDefault="00415AD7" w:rsidP="00415AD7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B1076F9" w14:textId="77777777" w:rsidR="00415AD7" w:rsidRPr="00415AD7" w:rsidRDefault="00415AD7" w:rsidP="00415AD7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21B11AE1" w14:textId="77777777" w:rsidR="00415AD7" w:rsidRPr="00415AD7" w:rsidRDefault="00415AD7" w:rsidP="00415AD7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2260FD36" w14:textId="77777777" w:rsidR="00415AD7" w:rsidRPr="00415AD7" w:rsidRDefault="00415AD7" w:rsidP="00415AD7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DDEC16D" w14:textId="77777777" w:rsidR="00415AD7" w:rsidRPr="00415AD7" w:rsidRDefault="00415AD7" w:rsidP="00415AD7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65AF775E" w14:textId="77777777" w:rsidR="00415AD7" w:rsidRPr="00415AD7" w:rsidRDefault="00415AD7" w:rsidP="00415AD7">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17834C42" w14:textId="77777777" w:rsidR="00415AD7" w:rsidRPr="00415AD7" w:rsidRDefault="00415AD7" w:rsidP="00415AD7">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00415AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Por lo anteriormente expuesto ante este Comité de Ética, atentamente solicito:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2311442A" w14:textId="77777777" w:rsidR="00415AD7" w:rsidRPr="00415AD7" w:rsidRDefault="00415AD7" w:rsidP="00415AD7">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6870BDF8" w14:textId="33864A4D" w:rsidR="00415AD7" w:rsidRPr="00415AD7" w:rsidRDefault="00415AD7" w:rsidP="00415AD7">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00415AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PRIMERO. - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>SE TENGA POR PRESENTADA Y ADMITIDA ESTA DENUNCIA POR LAS VULNERACIONES AL CÓDIGO DE ÉTICA E INTEGRIDAD PARA UN BUEN GOBIERNO EN LA ADMINISTRACIÓN PÚBLICA FEDERAL Y/O EL CÓDIGO DE CONDUCTA DE LA SECRETARÍA DE RELACIONES EXTERIORES, (opcional, cuando se hayan admitido pruebas*) ASÍ COMO LAS PRUEBAS QUE LA ACOMPAÑAN*.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4834D492" w14:textId="77777777" w:rsidR="00415AD7" w:rsidRPr="00415AD7" w:rsidRDefault="00415AD7" w:rsidP="00415AD7">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DCBBA16" w14:textId="0AC7F9B3" w:rsidR="00415AD7" w:rsidRPr="00415AD7" w:rsidRDefault="00415AD7" w:rsidP="00415AD7">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00415AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SEGUNDO. - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>SE ORDENEN LAS DILIGENCIAS NECESARIAS A FIN DE ESCLARECER LA POSIBLE VULNERACIÓN AL CÓDIGO DE ÉTICA E INTEGRIDAD PARA UN BUEN GOBIERNO EN LA ADMINISTRACIÓN PÚBLICA FEDERAL Y/O EL CÓDIGO DE CONDUCTA DE LA SECRETARÍA DE RELACIONES EXTERIORES.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BAE97AF" w14:textId="77777777" w:rsidR="00415AD7" w:rsidRPr="00415AD7" w:rsidRDefault="00415AD7" w:rsidP="00415AD7">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73FE0F87" w14:textId="553CEE84" w:rsidR="00415AD7" w:rsidRPr="00415AD7" w:rsidRDefault="00415AD7" w:rsidP="00415AD7">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00415AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">(opcional*) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TERCERO. - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>EN SU OPORTUNIDAD Y AGOTADA LA INDAGACIÓN, EN CASO DE ADVERTIR QUE EXISTEN ELEMENTOS QUE PRESUMAN LA COMISIÓN DE UNA FALTA ADMINISTRATIVA, DAR VISTA AL ÓRGANO INTERNO DE CONTROL O A LA UNIDAD DE RESPONSABILIDADES SEGÚN SEA EL CASO, A FIN DE QUE REALICE LA INVESTIGACIÓN CORRESPONDIENTE.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74A6B117" w14:textId="77777777" w:rsidR="00415AD7" w:rsidRPr="00415AD7" w:rsidRDefault="00415AD7" w:rsidP="00415AD7">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39E4B3B8" w14:textId="77777777" w:rsidR="00415AD7" w:rsidRPr="00415AD7" w:rsidRDefault="00415AD7" w:rsidP="00415AD7">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15CF7722" w14:textId="77777777" w:rsidR="00415AD7" w:rsidRPr="00415AD7" w:rsidRDefault="00415AD7" w:rsidP="00415AD7">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
-[...17 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00415AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>PROTESTO LO NECESARIO.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="531A0C4C" w14:textId="77777777" w:rsidR="00415AD7" w:rsidRPr="00415AD7" w:rsidRDefault="00415AD7" w:rsidP="00415AD7">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
-[...8 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29569B40" w14:textId="77777777" w:rsidR="00415AD7" w:rsidRPr="00415AD7" w:rsidRDefault="00415AD7" w:rsidP="00415AD7">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
-[...16 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00415AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>México, (colocar el nombre de la Ciudad o estado) a (día) de (mes) de (año)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A8E9F58" w14:textId="77777777" w:rsidR="00415AD7" w:rsidRPr="00415AD7" w:rsidRDefault="00415AD7" w:rsidP="00415AD7">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C83DC8B" w14:textId="77777777" w:rsidR="00415AD7" w:rsidRPr="00415AD7" w:rsidRDefault="00415AD7" w:rsidP="00415AD7">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79B097C9" w14:textId="77777777" w:rsidR="00415AD7" w:rsidRPr="00415AD7" w:rsidRDefault="00415AD7" w:rsidP="00415AD7">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06BBEB51" w14:textId="77777777" w:rsidR="00415AD7" w:rsidRPr="00415AD7" w:rsidRDefault="00415AD7" w:rsidP="00415AD7">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00415AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="723F281D" w14:textId="77777777" w:rsidR="00415AD7" w:rsidRPr="00415AD7" w:rsidRDefault="00415AD7" w:rsidP="00415AD7">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00415AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>NOMBRE Y FIRMA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C7CF008" w14:textId="77777777" w:rsidR="001E4A92" w:rsidRDefault="001E4A92" w:rsidP="00415AD7"/>
+    <w:p w14:paraId="5ED7B9AD" w14:textId="77777777" w:rsidR="00764704" w:rsidRDefault="00764704" w:rsidP="00415AD7"/>
+    <w:p w14:paraId="7E98BDF2" w14:textId="77777777" w:rsidR="00764704" w:rsidRDefault="00764704" w:rsidP="00415AD7"/>
+    <w:p w14:paraId="79A99C73" w14:textId="77777777" w:rsidR="00764704" w:rsidRDefault="00764704" w:rsidP="00415AD7"/>
+    <w:p w14:paraId="1580ABC3" w14:textId="77777777" w:rsidR="00764704" w:rsidRDefault="00764704" w:rsidP="00415AD7"/>
+    <w:p w14:paraId="293EE17A" w14:textId="77777777" w:rsidR="00764704" w:rsidRDefault="00764704" w:rsidP="00415AD7"/>
+    <w:p w14:paraId="3F26D962" w14:textId="77777777" w:rsidR="00764704" w:rsidRDefault="00764704" w:rsidP="00415AD7"/>
+    <w:p w14:paraId="31CB8D86" w14:textId="77777777" w:rsidR="00764704" w:rsidRDefault="00764704" w:rsidP="00415AD7"/>
+    <w:p w14:paraId="67D25EFA" w14:textId="77777777" w:rsidR="00764704" w:rsidRDefault="00764704" w:rsidP="00415AD7"/>
+    <w:p w14:paraId="6ADBF7AF" w14:textId="77777777" w:rsidR="00764704" w:rsidRDefault="00764704" w:rsidP="00415AD7"/>
+    <w:p w14:paraId="5D4426D1" w14:textId="77777777" w:rsidR="00764704" w:rsidRDefault="00764704" w:rsidP="00415AD7"/>
+    <w:p w14:paraId="7163551E" w14:textId="77777777" w:rsidR="00764704" w:rsidRDefault="00764704" w:rsidP="00415AD7"/>
+    <w:p w14:paraId="4E165905" w14:textId="77777777" w:rsidR="00764704" w:rsidRDefault="00764704" w:rsidP="00415AD7"/>
+    <w:p w14:paraId="2C497AF8" w14:textId="77777777" w:rsidR="00764704" w:rsidRDefault="00764704" w:rsidP="00415AD7"/>
+    <w:p w14:paraId="71547D3B" w14:textId="77777777" w:rsidR="00764704" w:rsidRDefault="00764704" w:rsidP="00415AD7"/>
+    <w:p w14:paraId="4AF74911" w14:textId="77777777" w:rsidR="00764704" w:rsidRDefault="00764704" w:rsidP="00415AD7"/>
+    <w:p w14:paraId="1E5AD8AB" w14:textId="77777777" w:rsidR="00764704" w:rsidRDefault="00764704" w:rsidP="00415AD7"/>
+    <w:p w14:paraId="39F93E0D" w14:textId="77777777" w:rsidR="00764704" w:rsidRDefault="00764704" w:rsidP="00415AD7"/>
+    <w:p w14:paraId="6CA3C013" w14:textId="77777777" w:rsidR="00764704" w:rsidRDefault="00764704" w:rsidP="00415AD7"/>
+    <w:p w14:paraId="3A0FE15B" w14:textId="77777777" w:rsidR="00764704" w:rsidRDefault="00764704" w:rsidP="00415AD7"/>
+    <w:p w14:paraId="0D0249D0" w14:textId="77777777" w:rsidR="00764704" w:rsidRDefault="00764704" w:rsidP="00415AD7"/>
+    <w:p w14:paraId="5BDF78C2" w14:textId="77777777" w:rsidR="00764704" w:rsidRDefault="00764704" w:rsidP="00415AD7"/>
+    <w:p w14:paraId="5BAD6376" w14:textId="77777777" w:rsidR="00764704" w:rsidRDefault="00764704" w:rsidP="00415AD7"/>
+    <w:p w14:paraId="5BD94430" w14:textId="77777777" w:rsidR="00764704" w:rsidRDefault="00764704" w:rsidP="00415AD7"/>
+    <w:p w14:paraId="2B55FDC5" w14:textId="77777777" w:rsidR="00764704" w:rsidRDefault="00764704" w:rsidP="00415AD7"/>
+    <w:p w14:paraId="092B71FA" w14:textId="77777777" w:rsidR="00764704" w:rsidRPr="00764704" w:rsidRDefault="00764704" w:rsidP="00764704">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62C02E27" w14:textId="302C4760" w:rsidR="00764704" w:rsidRPr="00764704" w:rsidRDefault="00764704" w:rsidP="00764704">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00764704">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>AVISO DE PRIVACIDAD SIMPLIFICADO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01B78010" w14:textId="77777777" w:rsidR="00764704" w:rsidRDefault="00764704" w:rsidP="00764704">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00764704">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SISTEMA DE SEGUIMIENTO, EVALUACIÓN Y COORDINACIÓN DE LAS ACTIVIDADES DE LOS COMITÉS DE ÉTICA Y PREVENCIÓN DE CONFLICTOS DE INTERESES (SSECCOE) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69C1013E" w14:textId="77777777" w:rsidR="00764704" w:rsidRPr="00764704" w:rsidRDefault="00764704" w:rsidP="00764704">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77B89CE2" w14:textId="77777777" w:rsidR="00764704" w:rsidRDefault="00764704" w:rsidP="00764704">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00764704">
+        <w:rPr>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La Secretaría de la Función Pública (SFP), a través de la Unidad de Ética, Integridad Pública y Prevención de Conflictos de Intereses, es la autoridad responsable del tratamiento de los datos personales que nos proporcione, los cuales serán ingresados y almacenados en el Sistema de Seguimiento, Evaluación y Coordinación de las actividades de los Comités de Ética y Prevención de Conflictos de Intereses (SSECCOE) y serán tratados con la finalidad de establecer contacto con el denunciante y en su caso notificar al denunciado en el marco de la actuación de los Comités de Ética y de Prevención de Conflictos de Intereses (CEPCI) de las dependencias y entidades de la Administración Pública Federal. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5287DF39" w14:textId="77777777" w:rsidR="00764704" w:rsidRPr="00764704" w:rsidRDefault="00764704" w:rsidP="00764704">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0067775B" w14:textId="77777777" w:rsidR="00764704" w:rsidRDefault="00764704" w:rsidP="00764704">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00764704">
+        <w:rPr>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los datos personales que se recaban podrán ser transferidos, de conformidad con lo previsto en los artículos 22, 66 y 70 de la Ley General de Protección de Datos Personales en Posesión de Sujetos Obligados. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CF34D51" w14:textId="77777777" w:rsidR="00764704" w:rsidRPr="00764704" w:rsidRDefault="00764704" w:rsidP="00764704">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C5A7BCF" w14:textId="77777777" w:rsidR="00764704" w:rsidRPr="00764704" w:rsidRDefault="00764704" w:rsidP="00764704">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00764704">
+        <w:rPr>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Usted podrá ejercer sus derechos de acceso, rectificación, cancelación u oposición de sus datos personales (derechos ARCO) directamente ante la Dirección General de Transparencia de la Secretaría de la Función Pública, en el módulo de atención ciudadana ubicado en la Planta Baja del edificio ubicado en Av. Barranca del Muerto No. 209, Colonia San José Insurgentes, Demarcación Benito Juárez, Código Postal 03900, Ciudad de México; a través de la Plataforma Nacional de Transparencia en la siguiente liga electrónica: www.plataformadetransparencia.org.mx , en el apartado de Solicitudes de Acceso a la Información; o bien, mediante el correo electrónico derechos.arco@funcionpublica.gob.mx. Los procedimientos para ejercer los derechos ARCO se encuentran previstos en los Capítulos I y II del Título Tercero de la Ley General de Protección de Datos Personales en Posesión de Sujetos Obligados. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="564C6BF2" w14:textId="77777777" w:rsidR="00764704" w:rsidRPr="00764704" w:rsidRDefault="00764704" w:rsidP="00764704">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00764704">
+        <w:rPr>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si tiene alguna duda sobre el ejercicio de sus derechos ARCO puede acudir a la Dirección General de Transparencia, enviar un correo electrónico a la dirección antes señalada o comunicarse al teléfono +52 (55) 2000 3000, extensión 1535. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73BC615A" w14:textId="77777777" w:rsidR="00764704" w:rsidRDefault="00764704" w:rsidP="00764704">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="138B7693" w14:textId="3CE9E329" w:rsidR="00764704" w:rsidRPr="00415AD7" w:rsidRDefault="00764704" w:rsidP="00764704">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00764704">
+        <w:rPr>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00764704">
+        <w:rPr>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>mayor información</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00764704">
+        <w:rPr>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> acerca del tratamiento de los datos personales y de los derechos que puede hacer valer, puede consultar el aviso de privacidad integral disponible en la siguiente dirección electrónica: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00781297">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:lang w:val="es-MX"/>
+          </w:rPr>
+          <w:t>www.gob.mx/sfp/documentos/avisos-de-privacidad</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001A435B">
-[...715 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00764704">
+        <w:rPr>
+          <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001A435B" w:rsidRPr="001A435B" w:rsidRDefault="001A435B" w:rsidP="00E2163C">
-[...565 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId7"/>
+    <w:sectPr w:rsidR="00764704" w:rsidRPr="00415AD7" w:rsidSect="00415AD7">
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
-[...1 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+      <w:pgMar w:top="1985" w:right="1701" w:bottom="2269" w:left="1701" w:header="708" w:footer="345" w:gutter="0"/>
+      <w:pgNumType w:start="1"/>
+      <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00D62941" w:rsidRDefault="00D62941" w:rsidP="00E2163C">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="3837D34E" w14:textId="77777777" w:rsidR="004579AA" w:rsidRDefault="004579AA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00D62941" w:rsidRDefault="00D62941" w:rsidP="00E2163C">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="5F20DC80" w14:textId="77777777" w:rsidR="004579AA" w:rsidRDefault="004579AA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Noto Sans">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00082FF" w:usb1="400078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{3AFA05C5-92BC-4067-B1DF-4D821D101C1D}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{FB0EAB05-DB59-47AA-B886-B488464320D8}"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId3" w:fontKey="{2213BEB6-8A2E-4C49-B058-690AFA2BD31E}"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId4" w:fontKey="{4579E028-00F3-4D5D-ADD8-05965005E4B5}"/>
+    <w:embedBold r:id="rId5" w:fontKey="{DC077C60-56E1-4392-985E-67C02E8E3C30}"/>
+    <w:embedItalic r:id="rId6" w:fontKey="{037CBF6E-410C-4BD2-8039-D5AE1F304F40}"/>
+  </w:font>
+  <w:font w:name="Play">
+    <w:altName w:val="Calibri"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000207" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId7" w:fontKey="{900FE8EF-6ADD-480E-B63F-BC8673C7A95D}"/>
   </w:font>
   <w:font w:name="Montserrat">
+    <w:altName w:val="Montserrat"/>
     <w:panose1 w:val="00000500000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="2000020F" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId8" w:fontKey="{93381097-FF19-48B3-95D7-B91E88F80138}"/>
   </w:font>
-  <w:font w:name="Montserrat Medium">
-    <w:panose1 w:val="00000600000000000000"/>
+  <w:font w:name="Geomanist Light">
+    <w:altName w:val="Calibri"/>
+    <w:panose1 w:val="02000503000000020004"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="modern"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="2000020F" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A000002F" w:usb1="1000004A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="00E2163C" w:rsidRDefault="00E2163C">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4594BCFD" w14:textId="3BA2A62A" w:rsidR="00BE2E28" w:rsidRDefault="00BE2E28">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:eastAsia="es-MX"/>
-[...217 lines deleted...]
-        <w:lang w:eastAsia="es-MX"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7BC6A63E" wp14:editId="0EE4900A">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="76DD5142" wp14:editId="6DC0CC02">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="page">
-            <wp:posOffset>14273</wp:posOffset>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>4311015</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-445770</wp:posOffset>
+            <wp:posOffset>59690</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="7758820" cy="10115963"/>
-          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:extent cx="1909528" cy="321008"/>
+          <wp:effectExtent l="0" t="0" r="0" b="3175"/>
           <wp:wrapNone/>
-          <wp:docPr id="1" name="Imagen 1"/>
+          <wp:docPr id="644122409" name="Imagen 24"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1" name="Imagen 1"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="0" name="Picture 6"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill rotWithShape="1">
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect t="32616" b="32428"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1909528" cy="321008"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                  <a:extLst>
+                    <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                      <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                    </a:ext>
+                  </a:extLst>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="-1416473729"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr/>
+    <w:sdtContent>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="1728636285"/>
+          <w:docPartObj>
+            <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+            <w:docPartUnique/>
+          </w:docPartObj>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:p w14:paraId="0063AE82" w14:textId="1B6AEB76" w:rsidR="00BE2E28" w:rsidRPr="00BE2E28" w:rsidRDefault="00BE2E28" w:rsidP="00BE2E28">
+            <w:pPr>
+              <w:pStyle w:val="Piedepgina"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6F7C43D5" wp14:editId="7454F6D9">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>1188720</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>277495</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="4894580" cy="354965"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="6985"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="1020135693" name="Cuadro de texto 7"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr txBox="1"/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="4894580" cy="354965"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:noFill/>
+                              <a:ln w="6350">
+                                <a:noFill/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="65338458" w14:textId="77777777" w:rsidR="00F157D9" w:rsidRDefault="00F157D9" w:rsidP="00F157D9">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                                      <w:color w:val="5B1C2A"/>
+                                      <w:sz w:val="14"/>
+                                      <w:szCs w:val="14"/>
+                                      <w:lang w:val="es-ES_tradnl"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                                      <w:color w:val="5B1C2A"/>
+                                      <w:sz w:val="14"/>
+                                      <w:szCs w:val="14"/>
+                                      <w:lang w:val="es-ES_tradnl"/>
+                                    </w:rPr>
+                                    <w:t>Avenida Juárez No. 20, Col. Centro, C.P 08010, Cuauh</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00C65736">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                                      <w:color w:val="5B1C2A"/>
+                                      <w:sz w:val="14"/>
+                                      <w:szCs w:val="14"/>
+                                      <w:lang w:val="es-ES_tradnl"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">témoc, Ciudad de México </w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                                      <w:color w:val="5B1C2A"/>
+                                      <w:sz w:val="14"/>
+                                      <w:szCs w:val="14"/>
+                                      <w:lang w:val="es-ES_tradnl"/>
+                                    </w:rPr>
+                                    <w:t>Tel: (</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00C65736">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                                      <w:color w:val="5B1C2A"/>
+                                      <w:sz w:val="14"/>
+                                      <w:szCs w:val="14"/>
+                                      <w:lang w:val="es-ES_tradnl"/>
+                                    </w:rPr>
+                                    <w:t>55</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                                      <w:color w:val="5B1C2A"/>
+                                      <w:sz w:val="14"/>
+                                      <w:szCs w:val="14"/>
+                                      <w:lang w:val="es-ES_tradnl"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">) </w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00C65736">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                                      <w:color w:val="5B1C2A"/>
+                                      <w:sz w:val="14"/>
+                                      <w:szCs w:val="14"/>
+                                      <w:lang w:val="es-ES_tradnl"/>
+                                    </w:rPr>
+                                    <w:t>3686 5100</w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w14:paraId="04690F92" w14:textId="77777777" w:rsidR="00F157D9" w:rsidRDefault="00F157D9" w:rsidP="00F157D9">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                                      <w:color w:val="5B1C2A"/>
+                                      <w:sz w:val="14"/>
+                                      <w:szCs w:val="14"/>
+                                      <w:lang w:val="es-ES_tradnl"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                                      <w:color w:val="5B1C2A"/>
+                                      <w:sz w:val="14"/>
+                                      <w:szCs w:val="14"/>
+                                      <w:lang w:val="es-ES_tradnl"/>
+                                    </w:rPr>
+                                    <w:t>www.gob.mx/</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00C65736">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                                      <w:color w:val="5B1C2A"/>
+                                      <w:sz w:val="14"/>
+                                      <w:szCs w:val="14"/>
+                                      <w:lang w:val="es-ES_tradnl"/>
+                                    </w:rPr>
+                                    <w:t>sre</w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w14:paraId="4D870138" w14:textId="77777777" w:rsidR="00F157D9" w:rsidRPr="00C901DD" w:rsidRDefault="00F157D9" w:rsidP="00F157D9">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:lang w:val="es-ES_tradnl"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:shapetype w14:anchorId="6F7C43D5" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                      <v:stroke joinstyle="miter"/>
+                      <v:path gradientshapeok="t" o:connecttype="rect"/>
+                    </v:shapetype>
+                    <v:shape id="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:93.6pt;margin-top:21.85pt;width:385.4pt;height:27.95pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCegwfnFwIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P2jAQvVfqf7B8LwE2UIgIK7orqkpo&#10;dyV2tWfj2CSS43FtQ0J/fcdO+NC2p6oXZ8YzmY/3nhf3ba3IUVhXgc7paDCkRGgORaX3OX17XX+Z&#10;UeI80wVToEVOT8LR++XnT4vGZGIMJahCWIJFtMsak9PSe5MlieOlqJkbgBEagxJszTy6dp8UljVY&#10;vVbJeDicJg3Ywljgwjm8feyCdBnrSym4f5bSCU9UTnE2H08bz104k+WCZXvLTFnxfgz2D1PUrNLY&#10;9FLqkXlGDrb6o1RdcQsOpB9wqBOQsuIi7oDbjIYfttmWzIi4C4LjzAUm9//K8qfj1rxY4ttv0CKB&#10;AZDGuMzhZdinlbYOX5yUYBwhPF1gE60nHC/T2TydzDDEMXY3SefTSSiTXP821vnvAmoSjJxapCWi&#10;xY4b57vUc0popmFdKRWpUZo0OZ3eTYbxh0sEiyuNPa6zBsu3u7ZfYAfFCfey0FHuDF9X2HzDnH9h&#10;FjnGeVG3/hkPqQCbQG9RUoL99bf7kI/QY5SSBjWTU/fzwKygRP3QSMp8lKZBZNFJJ1/H6NjbyO42&#10;og/1A6AsR/hCDI9myPfqbEoL9TvKexW6Yohpjr1z6s/mg++UjM+Di9UqJqGsDPMbvTU8lA5wBmhf&#10;23dmTY+/R+ae4Kwuln2gocvtiFgdPMgqchQA7lDtcUdJRpb75xM0f+vHrOsjX/4GAAD//wMAUEsD&#10;BBQABgAIAAAAIQCPsL6G4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8JAEIbvJv6HzZh4&#10;k61VoJRuCWlCTIwcQC7ept2lbejO1u4C1V/veNLbvJkn70e2Gm0nLmbwrSMFj5MIhKHK6ZZqBYf3&#10;zUMCwgckjZ0jo+DLeFjltzcZptpdaWcu+1ALNiGfooImhD6V0leNsegnrjfEv6MbLAaWQy31gFc2&#10;t52Mo2gmLbbECQ32pmhMddqfrYLXYrPFXRnb5LsrXt6O6/7z8DFV6v5uXC9BBDOGPxh+63N1yLlT&#10;6c6kvehYJ/OYUQXPT3MQDCymCY8r+VjMQOaZ/L8g/wEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQCegwfnFwIAACwEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQCPsL6G4AAAAAkBAAAPAAAAAAAAAAAAAAAAAHEEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                      <v:textbox>
+                        <w:txbxContent>
+                          <w:p w14:paraId="65338458" w14:textId="77777777" w:rsidR="00F157D9" w:rsidRDefault="00F157D9" w:rsidP="00F157D9">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                                <w:color w:val="5B1C2A"/>
+                                <w:sz w:val="14"/>
+                                <w:szCs w:val="14"/>
+                                <w:lang w:val="es-ES_tradnl"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                                <w:color w:val="5B1C2A"/>
+                                <w:sz w:val="14"/>
+                                <w:szCs w:val="14"/>
+                                <w:lang w:val="es-ES_tradnl"/>
+                              </w:rPr>
+                              <w:t>Avenida Juárez No. 20, Col. Centro, C.P 08010, Cuauh</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00C65736">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                                <w:color w:val="5B1C2A"/>
+                                <w:sz w:val="14"/>
+                                <w:szCs w:val="14"/>
+                                <w:lang w:val="es-ES_tradnl"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">témoc, Ciudad de México </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                                <w:color w:val="5B1C2A"/>
+                                <w:sz w:val="14"/>
+                                <w:szCs w:val="14"/>
+                                <w:lang w:val="es-ES_tradnl"/>
+                              </w:rPr>
+                              <w:t>Tel: (</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00C65736">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                                <w:color w:val="5B1C2A"/>
+                                <w:sz w:val="14"/>
+                                <w:szCs w:val="14"/>
+                                <w:lang w:val="es-ES_tradnl"/>
+                              </w:rPr>
+                              <w:t>55</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                                <w:color w:val="5B1C2A"/>
+                                <w:sz w:val="14"/>
+                                <w:szCs w:val="14"/>
+                                <w:lang w:val="es-ES_tradnl"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">) </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00C65736">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                                <w:color w:val="5B1C2A"/>
+                                <w:sz w:val="14"/>
+                                <w:szCs w:val="14"/>
+                                <w:lang w:val="es-ES_tradnl"/>
+                              </w:rPr>
+                              <w:t>3686 5100</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="04690F92" w14:textId="77777777" w:rsidR="00F157D9" w:rsidRDefault="00F157D9" w:rsidP="00F157D9">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                                <w:color w:val="5B1C2A"/>
+                                <w:sz w:val="14"/>
+                                <w:szCs w:val="14"/>
+                                <w:lang w:val="es-ES_tradnl"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                                <w:color w:val="5B1C2A"/>
+                                <w:sz w:val="14"/>
+                                <w:szCs w:val="14"/>
+                                <w:lang w:val="es-ES_tradnl"/>
+                              </w:rPr>
+                              <w:t>www.gob.mx/</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00C65736">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                                <w:color w:val="5B1C2A"/>
+                                <w:sz w:val="14"/>
+                                <w:szCs w:val="14"/>
+                                <w:lang w:val="es-ES_tradnl"/>
+                              </w:rPr>
+                              <w:t>sre</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="4D870138" w14:textId="77777777" w:rsidR="00F157D9" w:rsidRPr="00C901DD" w:rsidRDefault="00F157D9" w:rsidP="00F157D9">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:lang w:val="es-ES_tradnl"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </v:textbox>
+                    </v:shape>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">Página </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:instrText>PAGE</w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:instrText>NUMPAGES</w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+          </w:p>
+        </w:sdtContent>
+      </w:sdt>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="6FD5C853" w14:textId="1BE0D57D" w:rsidR="00BE2E28" w:rsidRDefault="00BE2E28">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="335FD274" w14:textId="12451186" w:rsidR="00F157D9" w:rsidRDefault="00F157D9">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="53322623" w14:textId="77777777" w:rsidR="004579AA" w:rsidRDefault="004579AA">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="54DA8E6D" w14:textId="77777777" w:rsidR="004579AA" w:rsidRDefault="004579AA">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1F9CC57E" w14:textId="6DFA6FDF" w:rsidR="001E4A92" w:rsidRDefault="00BE2E28">
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4419"/>
+        <w:tab w:val="right" w:pos="8838"/>
+      </w:tabs>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="0099424D">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="5A258727" wp14:editId="6392FA12">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:posOffset>-1223826</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-606334</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="8032568" cy="10395089"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="193286078" name="image1.png"/>
+          <wp:cNvGraphicFramePr/>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="146460291" name="image1.png"/>
+                  <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="7758820" cy="10115963"/>
+                    <a:ext cx="8032568" cy="10395089"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
+          <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
-          <wp14:sizeRelV relativeFrom="page">
+          <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="21B024BD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B49C60F2"/>
+    <w:lvl w:ilvl="0" w:tplc="8C82EC24">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans" w:eastAsia="Calibri" w:hAnsi="Noto Sans" w:cs="Noto Sans" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="080A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="080A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="080A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="080A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="080A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="080A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="080A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="080A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2EE53C45"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CEE4A990"/>
+    <w:lvl w:ilvl="0" w:tplc="080A0017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="080A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="080A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="080A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="080A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="080A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="080A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="080A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="080A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6E3E07DD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1E5C001C"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7F9C4D73"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DA4ADA20"/>
+    <w:lvl w:ilvl="0" w:tplc="080A0017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="080A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="080A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="080A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="080A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="080A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="080A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="080A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="080A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1672754761">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="757018958">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="208540798">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="2078238838">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:zoom w:percent="96"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="160"/>
+  <w:embedTrueTypeFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:defaultTabStop w:val="708"/>
+  <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00E2163C"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00E2163C"/>
+    <w:rsidRoot w:val="001E4A92"/>
+    <w:rsid w:val="000017BD"/>
+    <w:rsid w:val="00055F6A"/>
+    <w:rsid w:val="000A5B4F"/>
+    <w:rsid w:val="000C5103"/>
+    <w:rsid w:val="000E11F6"/>
+    <w:rsid w:val="00120E68"/>
+    <w:rsid w:val="001E41F0"/>
+    <w:rsid w:val="001E4A92"/>
+    <w:rsid w:val="00270C99"/>
+    <w:rsid w:val="002C52B5"/>
+    <w:rsid w:val="00307555"/>
+    <w:rsid w:val="00375860"/>
+    <w:rsid w:val="003C5CA1"/>
+    <w:rsid w:val="00415AD7"/>
+    <w:rsid w:val="00421744"/>
+    <w:rsid w:val="004579AA"/>
+    <w:rsid w:val="0051772D"/>
+    <w:rsid w:val="005B4730"/>
+    <w:rsid w:val="005F105E"/>
+    <w:rsid w:val="00637D08"/>
+    <w:rsid w:val="006B3F7A"/>
+    <w:rsid w:val="00764704"/>
+    <w:rsid w:val="00784335"/>
+    <w:rsid w:val="007D5121"/>
+    <w:rsid w:val="008F7C21"/>
+    <w:rsid w:val="00951726"/>
+    <w:rsid w:val="00983E75"/>
+    <w:rsid w:val="0099424D"/>
+    <w:rsid w:val="00A31F78"/>
+    <w:rsid w:val="00A41F32"/>
+    <w:rsid w:val="00AF1118"/>
+    <w:rsid w:val="00B44B58"/>
+    <w:rsid w:val="00BE2E28"/>
+    <w:rsid w:val="00C651A1"/>
+    <w:rsid w:val="00C65736"/>
+    <w:rsid w:val="00C92D7C"/>
+    <w:rsid w:val="00CA6848"/>
+    <w:rsid w:val="00D21C93"/>
+    <w:rsid w:val="00D448FD"/>
+    <w:rsid w:val="00DD4716"/>
+    <w:rsid w:val="00E217F8"/>
+    <w:rsid w:val="00E6424C"/>
+    <w:rsid w:val="00EC5FE1"/>
+    <w:rsid w:val="00F0087F"/>
+    <w:rsid w:val="00F157D9"/>
+    <w:rsid w:val="00F448C1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-MX"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{90B60456-66E6-4915-96A5-3599EB02EAF9}"/>
+  <w14:docId w14:val="2550E278"/>
+  <w15:docId w15:val="{D041D6E3-E627-DA4B-9573-8E763260ABC4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="es-MX" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en" w:eastAsia="es-MX" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2224,319 +3848,844 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80" w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Play" w:eastAsia="Play" w:hAnsi="Play" w:cs="Play"/>
+      <w:color w:val="0F4761"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80" w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Play" w:eastAsia="Play" w:hAnsi="Play" w:cs="Play"/>
+      <w:color w:val="0F4761"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80" w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="0F4761"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40" w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40" w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="0F4761"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo7Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AF2842"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:kern w:val="2"/>
+      <w:lang w:val="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo8Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AF2842"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:kern w:val="2"/>
+      <w:lang w:val="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo9Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AF2842"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:kern w:val="2"/>
+      <w:lang w:val="es-MX"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:after="80"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Play" w:eastAsia="Play" w:hAnsi="Play" w:cs="Play"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Car">
+    <w:name w:val="Título 1 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00AF2842"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo2Car">
+    <w:name w:val="Título 2 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AF2842"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo3Car">
+    <w:name w:val="Título 3 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AF2842"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo4Car">
+    <w:name w:val="Título 4 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AF2842"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo5Car">
+    <w:name w:val="Título 5 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AF2842"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo6Car">
+    <w:name w:val="Título 6 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AF2842"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo7Car">
+    <w:name w:val="Título 7 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AF2842"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo8Car">
+    <w:name w:val="Título 8 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AF2842"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo9Car">
+    <w:name w:val="Título 9 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AF2842"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TtuloCar">
+    <w:name w:val="Título Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00AF2842"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubttuloCar">
+    <w:name w:val="Subtítulo Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00AF2842"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Cita">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="CitaCar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AF2842"/>
+    <w:pPr>
+      <w:spacing w:before="160" w:after="160" w:line="278" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:kern w:val="2"/>
+      <w:lang w:val="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaCar">
+    <w:name w:val="Cita Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Cita"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00AF2842"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Prrafodelista">
+    <w:name w:val="List Paragraph"/>
+    <w:aliases w:val="CNBV Parrafo1,Dot pt,No Spacing1,List Paragraph Char Char Char,Indicator Text,List Paragraph1,Numbered Para 1,Colorful List - Accent 11,Bullet 1,F5 List Paragraph,Bullet Points,Normal Fv,List Paragraph2,MAIN CONTENT,Normal numbered,3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="PrrafodelistaCar"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AF2842"/>
+    <w:pPr>
+      <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="2"/>
+      <w:lang w:val="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="nfasisintenso">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AF2842"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citadestacada">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="CitadestacadaCar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AF2842"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360" w:line="278" w:lineRule="auto"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:lang w:val="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitadestacadaCar">
+    <w:name w:val="Cita destacada Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Citadestacada"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00AF2842"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Referenciaintensa">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AF2842"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Encabezado">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="EncabezadoCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E2163C"/>
+    <w:rsid w:val="00AF2842"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="2"/>
+      <w:lang w:val="es-MX"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="EncabezadoCar">
     <w:name w:val="Encabezado Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Encabezado"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00E2163C"/>
+    <w:rsid w:val="00AF2842"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Piedepgina">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PiedepginaCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E2163C"/>
+    <w:rsid w:val="00AF2842"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="2"/>
+      <w:lang w:val="es-MX"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
     <w:name w:val="Pie de página Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Piedepgina"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00E2163C"/>
+    <w:rsid w:val="00AF2842"/>
   </w:style>
-  <w:style w:type="table" w:styleId="Tablaconcuadrcula">
-[...3 lines deleted...]
-    <w:rsid w:val="00114167"/>
+  <w:style w:type="paragraph" w:styleId="Subttulo">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
     </w:pPr>
-    <w:tblPr>
-[...8 lines deleted...]
-    </w:tblPr>
+    <w:rPr>
+      <w:color w:val="595959"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Textodeglobo">
-[...2 lines deleted...]
-    <w:link w:val="TextodegloboCar"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PrrafodelistaCar">
+    <w:name w:val="Párrafo de lista Car"/>
+    <w:aliases w:val="CNBV Parrafo1 Car,Dot pt Car,No Spacing1 Car,List Paragraph Char Char Char Car,Indicator Text Car,List Paragraph1 Car,Numbered Para 1 Car,Colorful List - Accent 11 Car,Bullet 1 Car,F5 List Paragraph Car,Bullet Points Car,3 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Prrafodelista"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:locked/>
+    <w:rsid w:val="0099424D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="2"/>
+      <w:lang w:val="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="000E11F6"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Montserrat" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Montserrat" w:cs="Montserrat"/>
+      <w:color w:val="000000"/>
+      <w:lang w:val="es-MX" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hipervnculo">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00764704"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Mencinsinresolver">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002134FF"/>
-[...2 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00764704"/>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...14 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
-[...17 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gob.mx/sfp/documentos/avisos-de-privacidad" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/></Relationships>
+</file>
+
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -2637,81 +4786,96 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mi+ZSykYlpm8Deo3oTiCaSSUjp/fw==">CgMxLjA4AHIhMVNLYi1mcm1rWmd1elhvYkVXdVhCVlNXeEw5OU1jSXVx</go:docsCustomData>
+</go:gDocsCustomXmlDataStorage>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>2626</Characters>
+  <Pages>4</Pages>
+  <Words>827</Words>
+  <Characters>4552</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>21</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>37</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3097</CharactersWithSpaces>
+  <CharactersWithSpaces>5369</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...3 lines deleted...]
-  <dc:description/>
+  <dc:creator>Axel Silva</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>